--- v0 (2025-11-01)
+++ v1 (2026-07-17)
@@ -1,274 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marjan\OneDrive\Documents\Scores\00012\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Dr khani\OneDrive\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26EF028D-6944-4C46-A7A8-6DC80B32FCD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15345" windowHeight="5925"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511" forceFullCalc="1"/>
+  <calcPr calcId="191029" forceFullCalc="1"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
     <t>شماره دانشجویی</t>
   </si>
   <si>
-    <t>کوییز عملی 1</t>
+    <t>تمرین 1</t>
   </si>
   <si>
-    <t>مثبت و فعالیت کلاسی</t>
+    <t>تمرین 2</t>
   </si>
   <si>
-    <t>فعالیت کلاسی</t>
+    <t>امتحان عملی</t>
   </si>
   <si>
     <t>مثبت</t>
   </si>
-  <si>
-[...13 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="3" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
-      <name val="B Nazanin"/>
-      <charset val="178"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="B Nazanin"/>
-      <charset val="178"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -436,1280 +417,363 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AA43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:O18"/>
   <sheetViews>
     <sheetView rightToLeft="1" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:B41"/>
+      <selection activeCell="S13" sqref="S13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14" style="1" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" x14ac:dyDescent="0.4">
-[...14 lines deleted...]
-      <c r="C3" s="1" t="s">
+    <row r="1" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C1" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="G1" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="H1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+    </row>
+    <row r="2" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C2">
+        <v>40211126012</v>
+      </c>
+      <c r="D2">
+        <v>50</v>
+      </c>
+      <c r="E2">
+        <v>100</v>
+      </c>
+      <c r="F2">
+        <v>50</v>
+      </c>
+      <c r="G2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C3">
+        <v>40012126010</v>
+      </c>
+      <c r="D3">
+        <v>100</v>
+      </c>
+      <c r="E3">
+        <v>100</v>
+      </c>
+      <c r="F3">
+        <v>65</v>
+      </c>
+      <c r="G3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C4">
+        <v>40211126017</v>
+      </c>
+      <c r="D4">
+        <v>100</v>
+      </c>
+      <c r="E4">
+        <v>100</v>
+      </c>
+      <c r="F4">
+        <v>60</v>
+      </c>
+      <c r="G4">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C5">
+        <v>40011126022</v>
+      </c>
+      <c r="D5">
+        <v>100</v>
+      </c>
+      <c r="E5">
+        <v>100</v>
+      </c>
+      <c r="F5">
+        <v>50</v>
+      </c>
+      <c r="G5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C6">
+        <v>40011126048</v>
+      </c>
+      <c r="D6">
+        <v>70</v>
+      </c>
+      <c r="F6">
+        <v>100</v>
+      </c>
+      <c r="G6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C7">
+        <v>9912126026</v>
+      </c>
+      <c r="D7">
+        <v>100</v>
+      </c>
+      <c r="E7">
+        <v>90</v>
+      </c>
+      <c r="F7">
+        <v>70</v>
+      </c>
+      <c r="G7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C8">
+        <v>40011126064</v>
+      </c>
+      <c r="D8">
+        <v>100</v>
+      </c>
+      <c r="E8">
+        <v>100</v>
+      </c>
+      <c r="F8">
+        <v>90</v>
+      </c>
+      <c r="G8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C9">
+        <v>40011126068</v>
+      </c>
+      <c r="D9">
+        <v>100</v>
+      </c>
+      <c r="E9">
+        <v>100</v>
+      </c>
+      <c r="F9">
+        <v>100</v>
+      </c>
+      <c r="G9">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C10">
+        <v>40011126071</v>
+      </c>
+      <c r="D10">
+        <v>100</v>
+      </c>
+      <c r="E10">
+        <v>90</v>
+      </c>
+      <c r="F10">
+        <v>80</v>
+      </c>
+      <c r="G10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C11">
+        <v>40011126072</v>
+      </c>
+      <c r="D11">
+        <v>100</v>
+      </c>
+      <c r="E11">
+        <v>100</v>
+      </c>
+      <c r="F11">
+        <v>100</v>
+      </c>
+      <c r="G11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C12">
+        <v>40111126028</v>
+      </c>
+      <c r="D12">
+        <v>100</v>
+      </c>
+      <c r="E12">
+        <v>100</v>
+      </c>
+      <c r="F12">
+        <v>95</v>
+      </c>
+      <c r="G12">
         <v>9</v>
       </c>
-      <c r="G3" s="6"/>
-[...12 lines deleted...]
-      <c r="M3" s="1" t="s">
+    </row>
+    <row r="13" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C13">
+        <v>40011126083</v>
+      </c>
+      <c r="D13">
+        <v>100</v>
+      </c>
+      <c r="E13">
+        <v>100</v>
+      </c>
+      <c r="F13">
+        <v>60</v>
+      </c>
+      <c r="G13">
         <v>4</v>
       </c>
-      <c r="N3" s="1" t="s">
-[...56 lines deleted...]
-      <c r="K5" s="1">
+    </row>
+    <row r="14" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C14">
+        <v>40011126088</v>
+      </c>
+      <c r="D14">
+        <v>100</v>
+      </c>
+      <c r="F14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C15">
+        <v>40111126037</v>
+      </c>
+      <c r="D15">
+        <v>100</v>
+      </c>
+      <c r="E15">
+        <v>100</v>
+      </c>
+      <c r="F15">
+        <v>100</v>
+      </c>
+      <c r="G15">
         <v>2</v>
       </c>
-      <c r="L5" s="1">
-[...51 lines deleted...]
-      <c r="I7" s="1">
+    </row>
+    <row r="16" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C16">
+        <v>40111126042</v>
+      </c>
+      <c r="D16">
+        <v>100</v>
+      </c>
+      <c r="E16">
+        <v>100</v>
+      </c>
+      <c r="F16">
+        <v>100</v>
+      </c>
+      <c r="G16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="2"/>
+      <c r="B17" s="2"/>
+      <c r="C17">
+        <v>40011126021</v>
+      </c>
+      <c r="E17">
+        <v>90</v>
+      </c>
+      <c r="F17">
         <v>50</v>
       </c>
-      <c r="J7" s="1">
-[...53 lines deleted...]
-      <c r="D9" s="3">
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="2"/>
+      <c r="C18">
+        <v>40012126029</v>
+      </c>
+      <c r="E18">
+        <v>100</v>
+      </c>
+      <c r="F18">
+        <v>80</v>
+      </c>
+      <c r="G18">
         <v>12</v>
       </c>
-      <c r="E9" s="1">
-[...986 lines deleted...]
-      <c r="D43" s="3"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
-  <mergeCells count="3">
-[...3 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>